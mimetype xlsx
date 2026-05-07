--- v3 (2026-03-21)
+++ v4 (2026-05-07)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Poder Judicial\Desktop\VISITADOR GENERAL\ACTUALIZACIÓN PORTAL INSTITUCIONAL\Datos Abiertos 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65C5206E-40B3-4030-B781-A12DF96E8A96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE845437-FF25-4BDA-AB96-08835F9CA55C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="15600" windowHeight="11040" xr2:uid="{5F3EF466-8F7D-4F55-BE0C-0BC392CA18AF}"/>
   </bookViews>
   <sheets>
     <sheet name="Visitaduria" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -116,51 +116,51 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Raleway"/>
       </rPr>
       <t>IPRA</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Raleway"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Informe de Presunta Responsabilidad Administrativa) enviados</t>
     </r>
   </si>
   <si>
     <t>Iniciados</t>
   </si>
   <si>
     <t>IPRA</t>
   </si>
   <si>
-    <t>Febrero</t>
+    <t>Marzo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -999,52 +999,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C61F6CDA-597F-4B27-905B-648A7A8C7C66}">
   <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
     </row>
     <row r="2" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
     </row>
     <row r="3" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A3" s="38">
         <v>2026</v>
@@ -1075,167 +1075,167 @@
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="25"/>
       <c r="D8" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="36"/>
       <c r="B9" s="26" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="27"/>
       <c r="D9" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="37"/>
       <c r="B10" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="29"/>
       <c r="D10" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="3">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A12" s="36"/>
       <c r="B12" s="26" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="37"/>
       <c r="B13" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="29"/>
       <c r="D13" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="13">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="17"/>
       <c r="B15" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="6">
-        <v>53</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="27"/>
       <c r="D16" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17"/>
       <c r="B17" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="33"/>
       <c r="D17" s="6">
-        <v>27</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="17"/>
       <c r="B18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="17"/>
       <c r="B19" s="22"/>
       <c r="C19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="12">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="18"/>
       <c r="B20" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="20"/>
       <c r="D20" s="14">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="A14:A20"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>