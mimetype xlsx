--- v4 (2026-05-07)
+++ v5 (2026-06-22)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Poder Judicial\Desktop\VISITADOR GENERAL\ACTUALIZACIÓN PORTAL INSTITUCIONAL\Datos Abiertos 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE845437-FF25-4BDA-AB96-08835F9CA55C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0908648-BE66-45E1-8089-2978B5DA6D43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="15600" windowHeight="11040" xr2:uid="{5F3EF466-8F7D-4F55-BE0C-0BC392CA18AF}"/>
   </bookViews>
   <sheets>
     <sheet name="Visitaduria" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -116,51 +116,51 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Raleway"/>
       </rPr>
       <t>IPRA</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Raleway"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Informe de Presunta Responsabilidad Administrativa) enviados</t>
     </r>
   </si>
   <si>
     <t>Iniciados</t>
   </si>
   <si>
     <t>IPRA</t>
   </si>
   <si>
-    <t>Marzo</t>
+    <t>Mayo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -999,52 +999,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C61F6CDA-597F-4B27-905B-648A7A8C7C66}">
   <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
     </row>
     <row r="2" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
     </row>
     <row r="3" spans="1:4" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A3" s="38">
         <v>2026</v>
@@ -1065,167 +1065,167 @@
       </c>
       <c r="C5" s="40"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="25"/>
       <c r="D8" s="3">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A9" s="36"/>
       <c r="B9" s="26" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="27"/>
       <c r="D9" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="37"/>
       <c r="B10" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="29"/>
       <c r="D10" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="3">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A12" s="36"/>
       <c r="B12" s="26" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="37"/>
       <c r="B13" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="29"/>
       <c r="D13" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="13">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A15" s="17"/>
       <c r="B15" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="33"/>
       <c r="D15" s="6">
-        <v>71</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="27"/>
       <c r="D16" s="4">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17"/>
       <c r="B17" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="33"/>
       <c r="D17" s="6">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="17"/>
       <c r="B18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="17"/>
       <c r="B19" s="22"/>
       <c r="C19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="12">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="18"/>
       <c r="B20" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="20"/>
       <c r="D20" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="A14:A20"/>