--- v2 (2026-02-04)
+++ v3 (2026-06-22)
@@ -1,87 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Poder Judicial\Desktop\FORMATOS FER\Estadistica 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A863431B-909E-4604-92FD-AF54EFED7271}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4DA18183-DE69-48B4-B93A-8D347A54BF87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{60D7AEBD-287A-4E3E-A059-A6A5CAAC3023}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{60D7AEBD-287A-4E3E-A059-A6A5CAAC3023}"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="4" r:id="rId1"/>
     <sheet name="2024" sheetId="1" r:id="rId2"/>
     <sheet name="2025" sheetId="2" r:id="rId3"/>
+    <sheet name="2026" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L22" i="2" l="1"/>
+  <c r="K21" i="5" l="1"/>
+  <c r="J21" i="5"/>
+  <c r="I21" i="5"/>
+  <c r="G21" i="5"/>
+  <c r="F21" i="5"/>
+  <c r="D21" i="5"/>
+  <c r="C21" i="5"/>
+  <c r="B21" i="5"/>
+  <c r="H20" i="5"/>
+  <c r="E20" i="5"/>
+  <c r="H19" i="5"/>
+  <c r="E19" i="5"/>
+  <c r="H18" i="5"/>
+  <c r="E18" i="5"/>
+  <c r="H17" i="5"/>
+  <c r="E17" i="5"/>
+  <c r="L16" i="5"/>
+  <c r="H16" i="5"/>
+  <c r="E16" i="5"/>
+  <c r="L15" i="5"/>
+  <c r="H15" i="5"/>
+  <c r="E15" i="5"/>
+  <c r="L11" i="5"/>
+  <c r="H11" i="5"/>
+  <c r="E11" i="5"/>
+  <c r="L10" i="5"/>
+  <c r="H10" i="5"/>
+  <c r="E10" i="5"/>
+  <c r="L9" i="5"/>
+  <c r="H9" i="5"/>
+  <c r="E9" i="5"/>
+  <c r="L22" i="2"/>
   <c r="H22" i="2"/>
   <c r="E22" i="2"/>
   <c r="L21" i="2"/>
   <c r="H21" i="2"/>
   <c r="E21" i="2"/>
   <c r="L20" i="2"/>
   <c r="H20" i="2"/>
   <c r="E20" i="2"/>
   <c r="L19" i="2"/>
   <c r="H19" i="2"/>
   <c r="E19" i="2"/>
   <c r="L18" i="2"/>
   <c r="H18" i="2"/>
   <c r="E18" i="2"/>
   <c r="L17" i="2"/>
   <c r="H17" i="2"/>
   <c r="E17" i="2"/>
   <c r="L14" i="2"/>
   <c r="L15" i="2"/>
   <c r="L16" i="2"/>
   <c r="H14" i="2"/>
   <c r="E14" i="2"/>
   <c r="E15" i="2"/>
   <c r="E16" i="2"/>
   <c r="H12" i="2"/>
@@ -139,58 +172,61 @@
   <c r="E19" i="4"/>
   <c r="L18" i="4"/>
   <c r="H18" i="4"/>
   <c r="E18" i="4"/>
   <c r="L17" i="4"/>
   <c r="H17" i="4"/>
   <c r="E17" i="4"/>
   <c r="L16" i="4"/>
   <c r="H16" i="4"/>
   <c r="E16" i="4"/>
   <c r="L15" i="4"/>
   <c r="H15" i="4"/>
   <c r="E15" i="4"/>
   <c r="L14" i="4"/>
   <c r="H14" i="4"/>
   <c r="E14" i="4"/>
   <c r="L13" i="4"/>
   <c r="H13" i="4"/>
   <c r="E13" i="4"/>
   <c r="L12" i="4"/>
   <c r="H12" i="4"/>
   <c r="E12" i="4"/>
   <c r="L11" i="4"/>
   <c r="H11" i="4"/>
   <c r="E11" i="4"/>
-  <c r="L23" i="2" l="1"/>
+  <c r="E21" i="5" l="1"/>
+  <c r="H21" i="5"/>
+  <c r="L21" i="5"/>
+  <c r="L23" i="2"/>
   <c r="E23" i="2"/>
   <c r="H23" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="38">
   <si>
     <t>Poder Judicial del Estado de Querétaro</t>
   </si>
   <si>
     <t>Datos estadísticos de la Unidad de Transparencia y Acceso a la Información Pública</t>
   </si>
   <si>
     <t xml:space="preserve">Solicitudes de acceso a la información y datos personales </t>
   </si>
   <si>
     <t>Medio por el que fue presentada la solicitud</t>
   </si>
   <si>
     <t>Tipo de solicitud</t>
   </si>
   <si>
     <t>Sexo</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t xml:space="preserve">Oficinas de la Unidad </t>
   </si>
   <si>
@@ -257,50 +293,53 @@
     <t>Total de solicitudes</t>
   </si>
   <si>
     <t>Número de solicitudes recibidos en el mes</t>
   </si>
   <si>
     <t xml:space="preserve">Numero de solicitudes concluidas </t>
   </si>
   <si>
     <t>Número de solicitudes en trámite al cierre del mes</t>
   </si>
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>Año reportado:</t>
   </si>
   <si>
     <t xml:space="preserve">enero-diciembre </t>
   </si>
   <si>
     <t>Solicitante</t>
   </si>
   <si>
     <t>meses reportados</t>
+  </si>
+  <si>
+    <t>enero-mayo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Raleway"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
@@ -734,51 +773,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF576BFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1040,51 +1079,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA027E1C-3072-427D-A6F9-0930FE142572}">
   <dimension ref="A1:L39"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.85546875" customWidth="1"/>
     <col min="2" max="12" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
     </row>
@@ -2647,51 +2686,51 @@
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A25:L25"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:L7"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:L9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA543D6F-F8A4-438B-BE69-E69B5244C1AD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="A3" sqref="A3:L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.85546875" customWidth="1"/>
     <col min="2" max="12" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
     </row>
     <row r="2" spans="1:12" ht="22.5" x14ac:dyDescent="0.25">
@@ -3358,64 +3397,736 @@
         <f t="shared" si="3"/>
         <v>315</v>
       </c>
     </row>
     <row r="44" spans="11:11" x14ac:dyDescent="0.25">
       <c r="K44">
         <v>167</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:L7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="14" scale="64" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0967DC9D-1D78-4F4E-8750-3C218B3B3703}">
+  <dimension ref="A1:L21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D25" sqref="D25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="28.7109375" customWidth="1"/>
+    <col min="2" max="2" width="21.140625" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" customWidth="1"/>
+    <col min="4" max="4" width="15.85546875" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" customWidth="1"/>
+    <col min="6" max="6" width="20.28515625" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" customWidth="1"/>
+    <col min="8" max="8" width="17.28515625" customWidth="1"/>
+    <col min="9" max="9" width="13.42578125" customWidth="1"/>
+    <col min="11" max="11" width="18.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="29">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+    </row>
+    <row r="2" spans="1:12" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+    </row>
+    <row r="5" spans="1:12" ht="21" x14ac:dyDescent="0.25">
+      <c r="A5" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+    </row>
+    <row r="6" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:12" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="33"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="34"/>
+    </row>
+    <row r="8" spans="1:12" ht="72" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="8">
+        <v>3</v>
+      </c>
+      <c r="C9" s="9">
+        <v>2</v>
+      </c>
+      <c r="D9" s="9">
+        <v>24</v>
+      </c>
+      <c r="E9" s="10">
+        <f>D9+C9+B9</f>
+        <v>29</v>
+      </c>
+      <c r="F9" s="8">
+        <v>26</v>
+      </c>
+      <c r="G9" s="9">
+        <v>3</v>
+      </c>
+      <c r="H9" s="10">
+        <f>F9+G9</f>
+        <v>29</v>
+      </c>
+      <c r="I9" s="8">
+        <v>5</v>
+      </c>
+      <c r="J9" s="9">
+        <v>6</v>
+      </c>
+      <c r="K9" s="9">
+        <v>18</v>
+      </c>
+      <c r="L9" s="10">
+        <f>K9+J9+I9</f>
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="12">
+        <v>4</v>
+      </c>
+      <c r="C10" s="13">
+        <v>2</v>
+      </c>
+      <c r="D10" s="13">
+        <v>37</v>
+      </c>
+      <c r="E10" s="10">
+        <f>D10+C10+B10</f>
+        <v>43</v>
+      </c>
+      <c r="F10" s="12">
+        <v>33</v>
+      </c>
+      <c r="G10" s="13">
+        <v>10</v>
+      </c>
+      <c r="H10" s="10">
+        <f t="shared" ref="H10:H20" si="0">F10+G10</f>
+        <v>43</v>
+      </c>
+      <c r="I10" s="12">
+        <v>8</v>
+      </c>
+      <c r="J10" s="13">
+        <v>24</v>
+      </c>
+      <c r="K10" s="13">
+        <v>11</v>
+      </c>
+      <c r="L10" s="10">
+        <f>K10+J10+I10</f>
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="8">
+        <v>1</v>
+      </c>
+      <c r="C11" s="9">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9">
+        <v>12</v>
+      </c>
+      <c r="E11" s="10">
+        <f>D11+C11+B11</f>
+        <v>13</v>
+      </c>
+      <c r="F11" s="8">
+        <v>11</v>
+      </c>
+      <c r="G11" s="9">
+        <v>2</v>
+      </c>
+      <c r="H11" s="10">
+        <f t="shared" si="0"/>
+        <v>13</v>
+      </c>
+      <c r="I11" s="8">
+        <v>3</v>
+      </c>
+      <c r="J11" s="9">
+        <v>4</v>
+      </c>
+      <c r="K11" s="9">
+        <v>6</v>
+      </c>
+      <c r="L11" s="10">
+        <f>K11+J11+I11</f>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="12">
+        <v>1</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0</v>
+      </c>
+      <c r="D12" s="13">
+        <v>24</v>
+      </c>
+      <c r="E12" s="10">
+        <v>25</v>
+      </c>
+      <c r="F12" s="12">
+        <v>22</v>
+      </c>
+      <c r="G12" s="13">
+        <v>3</v>
+      </c>
+      <c r="H12" s="10">
+        <v>25</v>
+      </c>
+      <c r="I12" s="12">
+        <v>2</v>
+      </c>
+      <c r="J12" s="13">
+        <v>12</v>
+      </c>
+      <c r="K12" s="13">
+        <v>11</v>
+      </c>
+      <c r="L12" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="8">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9">
+        <v>25</v>
+      </c>
+      <c r="E13" s="10">
+        <v>25</v>
+      </c>
+      <c r="F13" s="8">
+        <v>20</v>
+      </c>
+      <c r="G13" s="9">
+        <v>5</v>
+      </c>
+      <c r="H13" s="10">
+        <v>25</v>
+      </c>
+      <c r="I13" s="8">
+        <v>6</v>
+      </c>
+      <c r="J13" s="9">
+        <v>16</v>
+      </c>
+      <c r="K13" s="9">
+        <v>4</v>
+      </c>
+      <c r="L13" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="12">
+        <v>0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0</v>
+      </c>
+      <c r="D14" s="13">
+        <v>0</v>
+      </c>
+      <c r="E14" s="10">
+        <v>0</v>
+      </c>
+      <c r="F14" s="12">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>0</v>
+      </c>
+      <c r="H14" s="10">
+        <v>0</v>
+      </c>
+      <c r="I14" s="12">
+        <v>0</v>
+      </c>
+      <c r="J14" s="13">
+        <v>0</v>
+      </c>
+      <c r="K14" s="13">
+        <v>0</v>
+      </c>
+      <c r="L14" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="8">
+        <v>0</v>
+      </c>
+      <c r="C15" s="9">
+        <v>0</v>
+      </c>
+      <c r="D15" s="9">
+        <v>0</v>
+      </c>
+      <c r="E15" s="10">
+        <f t="shared" ref="E12:E20" si="1">D15+C15+B15</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="9">
+        <v>0</v>
+      </c>
+      <c r="H15" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="9">
+        <v>0</v>
+      </c>
+      <c r="K15" s="9">
+        <v>0</v>
+      </c>
+      <c r="L15" s="10">
+        <f t="shared" ref="L12:L20" si="2">K15+J15+I15</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="12">
+        <v>0</v>
+      </c>
+      <c r="C16" s="13">
+        <v>0</v>
+      </c>
+      <c r="D16" s="13">
+        <v>0</v>
+      </c>
+      <c r="E16" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="12">
+        <v>0</v>
+      </c>
+      <c r="G16" s="13">
+        <v>0</v>
+      </c>
+      <c r="H16" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="12">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13">
+        <v>0</v>
+      </c>
+      <c r="K16" s="13">
+        <v>0</v>
+      </c>
+      <c r="L16" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="8">
+        <v>0</v>
+      </c>
+      <c r="C17" s="9">
+        <v>0</v>
+      </c>
+      <c r="D17" s="9">
+        <v>0</v>
+      </c>
+      <c r="E17" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="9">
+        <v>0</v>
+      </c>
+      <c r="H17" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="9">
+        <v>0</v>
+      </c>
+      <c r="K17" s="9">
+        <v>0</v>
+      </c>
+      <c r="L17" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="12">
+        <v>0</v>
+      </c>
+      <c r="C18" s="13">
+        <v>0</v>
+      </c>
+      <c r="D18" s="13">
+        <v>0</v>
+      </c>
+      <c r="E18" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="12">
+        <v>0</v>
+      </c>
+      <c r="G18" s="13">
+        <v>0</v>
+      </c>
+      <c r="H18" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="12">
+        <v>0</v>
+      </c>
+      <c r="J18" s="13">
+        <v>0</v>
+      </c>
+      <c r="K18" s="13">
+        <v>0</v>
+      </c>
+      <c r="L18" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0</v>
+      </c>
+      <c r="C19" s="9">
+        <v>0</v>
+      </c>
+      <c r="D19" s="9">
+        <v>0</v>
+      </c>
+      <c r="E19" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="9">
+        <v>0</v>
+      </c>
+      <c r="H19" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="9">
+        <v>0</v>
+      </c>
+      <c r="K19" s="9">
+        <v>0</v>
+      </c>
+      <c r="L19" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="16">
+        <v>0</v>
+      </c>
+      <c r="C20" s="17">
+        <v>0</v>
+      </c>
+      <c r="D20" s="17">
+        <v>0</v>
+      </c>
+      <c r="E20" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0</v>
+      </c>
+      <c r="G20" s="17">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0</v>
+      </c>
+      <c r="J20" s="17">
+        <v>0</v>
+      </c>
+      <c r="K20" s="17">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="27">
+        <f>SUM(B9:B20)</f>
+        <v>9</v>
+      </c>
+      <c r="C21" s="27">
+        <f t="shared" ref="C21:L21" si="3">SUM(C9:C20)</f>
+        <v>4</v>
+      </c>
+      <c r="D21" s="27">
+        <f t="shared" si="3"/>
+        <v>122</v>
+      </c>
+      <c r="E21" s="27">
+        <f>SUM(E9:E20)</f>
+        <v>135</v>
+      </c>
+      <c r="F21" s="27">
+        <f t="shared" si="3"/>
+        <v>112</v>
+      </c>
+      <c r="G21" s="27">
+        <f t="shared" si="3"/>
+        <v>23</v>
+      </c>
+      <c r="H21" s="27">
+        <f t="shared" si="3"/>
+        <v>135</v>
+      </c>
+      <c r="I21" s="27">
+        <f t="shared" si="3"/>
+        <v>24</v>
+      </c>
+      <c r="J21" s="27">
+        <f t="shared" si="3"/>
+        <v>62</v>
+      </c>
+      <c r="K21" s="27">
+        <f t="shared" si="3"/>
+        <v>50</v>
+      </c>
+      <c r="L21" s="27">
+        <f t="shared" si="3"/>
+        <v>135</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="A5:L5"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="I7:L7"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Poder Judicial del Estado de Querétaro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>