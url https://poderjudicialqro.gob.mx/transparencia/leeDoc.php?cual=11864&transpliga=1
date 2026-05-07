--- v2 (2026-03-21)
+++ v3 (2026-05-07)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Poder Judicial\Documents\DGRM\INFORMES 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3F8B486-77DE-47BA-A7BA-D45A981BE341}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E59BDA2F-7B76-48FA-8BD6-29A2072FF107}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FAA96266-D6AA-4C6A-B218-ADED33DCFEDC}"/>
   </bookViews>
   <sheets>
     <sheet name="Orientación a la ciudadanía" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -385,82 +385,82 @@
     <xf numFmtId="164" fontId="6" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="5" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentaje" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -745,348 +745,348 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D47D24ED-45E6-4325-A36A-EDBDA4A54796}">
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" customWidth="1"/>
     <col min="4" max="4" width="29" customWidth="1"/>
     <col min="5" max="5" width="15.140625" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" customWidth="1"/>
     <col min="9" max="9" width="23.28515625" customWidth="1"/>
     <col min="10" max="10" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...1 lines deleted...]
-      <c r="D1" s="19"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="19"/>
-[...1 lines deleted...]
-      <c r="D2" s="19"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6" ht="18" x14ac:dyDescent="0.25">
-      <c r="A3" s="19">
+    <row r="3" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="24">
         <v>2026</v>
       </c>
-      <c r="B3" s="19"/>
-[...1 lines deleted...]
-      <c r="D3" s="19"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
-    <row r="4" spans="1:6" ht="18" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="20">
-[...2 lines deleted...]
-      <c r="C5" s="21"/>
+      <c r="B5" s="25">
+        <v>46082</v>
+      </c>
+      <c r="C5" s="26"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
     </row>
     <row r="7" spans="1:6" ht="72" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="22">
-[...2 lines deleted...]
-      <c r="C7" s="21"/>
+      <c r="B7" s="27">
+        <v>326</v>
+      </c>
+      <c r="C7" s="26"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
     </row>
-    <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="36" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7">
-        <v>2325</v>
+        <v>2331</v>
       </c>
       <c r="D10" s="8">
         <f>C10/$C$13</f>
-        <v>0.93825665859564167</v>
+        <v>0.9399193548387097</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18" x14ac:dyDescent="0.25">
-      <c r="A11" s="18"/>
+      <c r="A11" s="20"/>
       <c r="B11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="10">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="D11" s="11">
         <f>C11/$C$13</f>
-        <v>3.833736884584342E-2</v>
+        <v>2.9838709677419355E-2</v>
       </c>
       <c r="E11" s="12"/>
     </row>
     <row r="12" spans="1:6" ht="18" x14ac:dyDescent="0.25">
-      <c r="A12" s="18"/>
+      <c r="A12" s="20"/>
       <c r="B12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="7">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="D12" s="8">
         <f>C12/$C$13</f>
-        <v>2.3405972558514933E-2</v>
+        <v>3.0241935483870969E-2</v>
       </c>
       <c r="E12" s="12"/>
     </row>
-    <row r="13" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="23" t="s">
+    <row r="13" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="24"/>
+      <c r="B13" s="18"/>
       <c r="C13" s="13">
         <f>SUM(C10:C12)</f>
-        <v>2478</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="36" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="54" x14ac:dyDescent="0.25">
-      <c r="A17" s="17" t="s">
+      <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="10">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D17" s="14">
         <f>C17/$C$21</f>
-        <v>6.0936238902340595E-2</v>
+        <v>6.1290322580645158E-2</v>
       </c>
       <c r="E17" s="1"/>
     </row>
     <row r="18" spans="1:5" ht="36" x14ac:dyDescent="0.25">
-      <c r="A18" s="18"/>
+      <c r="A18" s="20"/>
       <c r="B18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="7">
-        <v>666</v>
+        <v>599</v>
       </c>
       <c r="D18" s="8">
-        <f t="shared" ref="D18:D20" si="0">C18/$C$21</f>
-        <v>0.26876513317191281</v>
+        <f>C18/$C$21</f>
+        <v>0.24153225806451614</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="36" x14ac:dyDescent="0.25">
-      <c r="A19" s="18"/>
+      <c r="A19" s="20"/>
       <c r="B19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="10">
-        <v>1160</v>
+        <v>1147</v>
       </c>
       <c r="D19" s="14">
-        <f t="shared" si="0"/>
-        <v>0.46811945117029863</v>
+        <f>C19/$C$21</f>
+        <v>0.46250000000000002</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="25"/>
+      <c r="A20" s="21"/>
       <c r="B20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7">
-        <v>501</v>
+        <v>582</v>
       </c>
       <c r="D20" s="8">
-        <f t="shared" si="0"/>
-        <v>0.20217917675544794</v>
+        <f>C20/$C$21</f>
+        <v>0.23467741935483871</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="24"/>
+      <c r="B21" s="18"/>
       <c r="C21" s="13">
         <f>SUM(C17:C20)</f>
-        <v>2478</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="15"/>
       <c r="B22" s="15"/>
       <c r="C22" s="16"/>
     </row>
     <row r="23" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="15"/>
       <c r="B23" s="15"/>
       <c r="C23" s="16"/>
     </row>
     <row r="24" spans="1:5" ht="36" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="36" x14ac:dyDescent="0.25">
-      <c r="A25" s="26" t="s">
+      <c r="A25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="10">
-        <v>198</v>
+        <v>308</v>
       </c>
       <c r="D25" s="14">
         <f>C25/$C$27</f>
-        <v>0.66220735785953178</v>
+        <v>0.72300469483568075</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="36" x14ac:dyDescent="0.25">
-      <c r="A26" s="27"/>
+      <c r="A26" s="23"/>
       <c r="B26" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="7">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="D26" s="8">
         <f>C26/$C$27</f>
-        <v>0.33779264214046822</v>
+        <v>0.27699530516431925</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="23" t="s">
+      <c r="A27" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="24"/>
+      <c r="B27" s="18"/>
       <c r="C27" s="13">
         <f>SUM(C25:C26)</f>
-        <v>299</v>
+        <v>426</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A13:B13"/>
-[...3 lines deleted...]
-    <mergeCell ref="A27:B27"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A17:A20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="A27:B27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="14" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Orientación a la ciudadanía</vt:lpstr>
     </vt:vector>