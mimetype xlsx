--- v3 (2026-05-07)
+++ v4 (2026-06-22)
@@ -3,54 +3,54 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Poder Judicial\Documents\DGRM\INFORMES 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Poder Judicial\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E59BDA2F-7B76-48FA-8BD6-29A2072FF107}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E74F9639-9ABC-4F3B-AC59-64A73C637BC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FAA96266-D6AA-4C6A-B218-ADED33DCFEDC}"/>
   </bookViews>
   <sheets>
     <sheet name="Orientación a la ciudadanía" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -742,354 +742,357 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D47D24ED-45E6-4325-A36A-EDBDA4A54796}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="41" workbookViewId="0">
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" customWidth="1"/>
     <col min="4" max="4" width="29" customWidth="1"/>
     <col min="5" max="5" width="15.140625" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" customWidth="1"/>
     <col min="9" max="9" width="23.28515625" customWidth="1"/>
     <col min="10" max="10" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="24">
         <v>2026</v>
       </c>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
-    <row r="4" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
     </row>
-    <row r="5" spans="1:6" ht="18" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="25">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="C5" s="26"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
     </row>
     <row r="7" spans="1:6" ht="72" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="27">
-        <v>326</v>
+        <v>282</v>
       </c>
       <c r="C7" s="26"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
     </row>
-    <row r="9" spans="1:6" ht="36" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7">
-        <v>2331</v>
+        <v>2060</v>
       </c>
       <c r="D10" s="8">
         <f>C10/$C$13</f>
-        <v>0.9399193548387097</v>
+        <v>0.93721565059144674</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A11" s="20"/>
       <c r="B11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="10">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D11" s="11">
         <f>C11/$C$13</f>
-        <v>2.9838709677419355E-2</v>
+        <v>3.8671519563239311E-2</v>
       </c>
       <c r="E11" s="12"/>
     </row>
     <row r="12" spans="1:6" ht="18" x14ac:dyDescent="0.25">
       <c r="A12" s="20"/>
       <c r="B12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="7">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="D12" s="8">
         <f>C12/$C$13</f>
-        <v>3.0241935483870969E-2</v>
+        <v>2.4112829845313922E-2</v>
       </c>
       <c r="E12" s="12"/>
     </row>
-    <row r="13" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="13">
         <f>SUM(C10:C12)</f>
-        <v>2480</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="36" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="54" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="10">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="D17" s="14">
         <f>C17/$C$21</f>
-        <v>6.1290322580645158E-2</v>
+        <v>6.4604185623293897E-2</v>
       </c>
       <c r="E17" s="1"/>
     </row>
     <row r="18" spans="1:5" ht="36" x14ac:dyDescent="0.25">
       <c r="A18" s="20"/>
       <c r="B18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="7">
-        <v>599</v>
+        <v>540</v>
       </c>
       <c r="D18" s="8">
-        <f>C18/$C$21</f>
-        <v>0.24153225806451614</v>
+        <f t="shared" ref="D18:D20" si="0">C18/$C$21</f>
+        <v>0.24567788898999091</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="36" x14ac:dyDescent="0.25">
       <c r="A19" s="20"/>
       <c r="B19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="10">
-        <v>1147</v>
+        <v>973</v>
       </c>
       <c r="D19" s="14">
-        <f>C19/$C$21</f>
-        <v>0.46250000000000002</v>
+        <f t="shared" si="0"/>
+        <v>0.4426751592356688</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21"/>
       <c r="B20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7">
-        <v>582</v>
+        <v>543</v>
       </c>
       <c r="D20" s="8">
-        <f>C20/$C$21</f>
-        <v>0.23467741935483871</v>
+        <f t="shared" si="0"/>
+        <v>0.24704276615104639</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="13">
         <f>SUM(C17:C20)</f>
-        <v>2480</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="15"/>
       <c r="B22" s="15"/>
       <c r="C22" s="16"/>
     </row>
     <row r="23" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="15"/>
       <c r="B23" s="15"/>
       <c r="C23" s="16"/>
     </row>
     <row r="24" spans="1:5" ht="36" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="36" x14ac:dyDescent="0.25">
       <c r="A25" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="10">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D25" s="14">
         <f>C25/$C$27</f>
-        <v>0.72300469483568075</v>
+        <v>0.79069767441860461</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="36" x14ac:dyDescent="0.25">
       <c r="A26" s="23"/>
       <c r="B26" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="7">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="D26" s="8">
         <f>C26/$C$27</f>
-        <v>0.27699530516431925</v>
+        <v>0.20930232558139536</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="13">
         <f>SUM(C25:C26)</f>
-        <v>426</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="14" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="14" scale="69" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Orientación a la ciudadanía</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>