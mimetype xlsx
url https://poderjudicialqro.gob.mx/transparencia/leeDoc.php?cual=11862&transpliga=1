--- v3 (2026-03-21)
+++ v4 (2026-05-07)
@@ -89,54 +89,54 @@
   <si>
     <t>Expedientes iniciados</t>
   </si>
   <si>
     <t>Expedientes en los que aceptaron mediar</t>
   </si>
   <si>
     <t>Reuniones programadas</t>
   </si>
   <si>
     <t>Reuniones verificadas</t>
   </si>
   <si>
     <t>Convenios</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Programa de Conciliación Jueces Menores</t>
   </si>
   <si>
     <t xml:space="preserve">Enviar solo por correo a Tecnologías </t>
   </si>
   <si>
-    <t>Febrero</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedientes en los que aceptaron el procedimiento</t>
+  </si>
+  <si>
+    <t>MARZO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -642,292 +642,292 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="19.28515625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="3" width="24.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="19.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="F1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="18">
       <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
     </row>
     <row r="3" spans="1:11" ht="18">
       <c r="A3" s="16">
         <v>2026</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
     </row>
     <row r="4" spans="1:11" ht="18">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:11" ht="15">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="18"/>
     </row>
     <row r="7" spans="1:11" ht="26.25" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
     </row>
     <row r="8" spans="1:11" s="5" customFormat="1" ht="30">
       <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
-        <v>560</v>
+        <v>592</v>
       </c>
       <c r="C9" s="8">
         <f>B9/$B$14</f>
-        <v>0.41420118343195267</v>
+        <v>0.38718116415958143</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="28.5">
       <c r="A10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="C10" s="11">
         <f>B10/$B$14</f>
-        <v>0.17159763313609466</v>
+        <v>0.16219751471550034</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="7">
-        <v>308</v>
+        <v>378</v>
       </c>
       <c r="C11" s="8">
         <f>B11/$B$14</f>
-        <v>0.22781065088757396</v>
+        <v>0.24722040549378679</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="10">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="C12" s="11">
         <f>B12/$B$14</f>
-        <v>0.15384615384615385</v>
+        <v>0.17004578155657293</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="C13" s="8">
         <f>B13/$B$14</f>
-        <v>3.2544378698224852E-2</v>
+        <v>3.3355134074558535E-2</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15.75" thickBot="1">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="13">
         <f>SUM(B9:B13)</f>
-        <v>1352</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="35.25" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
     </row>
     <row r="18" spans="1:3" ht="30">
       <c r="A18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="7">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="C19" s="8">
         <f>B19/$B$24</f>
-        <v>0.39855072463768115</v>
+        <v>0.2774327122153209</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="42.75">
       <c r="A20" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B20" s="10">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="C20" s="11">
         <f>B20/$B$24</f>
-        <v>7.2463768115942032E-2</v>
+        <v>0.12629399585921325</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="7">
-        <v>84</v>
+        <v>144</v>
       </c>
       <c r="C21" s="8">
         <f>B21/$B$24</f>
-        <v>0.30434782608695654</v>
+        <v>0.29813664596273293</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="10">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="C22" s="11">
         <f>B22/$B$24</f>
-        <v>0.13768115942028986</v>
+        <v>0.19875776397515527</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="7">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="C23" s="8">
         <f>B23/$B$24</f>
-        <v>8.6956521739130432E-2</v>
+        <v>9.9378881987577633E-2</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="15.75" thickBot="1">
       <c r="A24" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="13">
         <f>SUM(B19:B23)</f>
-        <v>276</v>
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A7:C7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>