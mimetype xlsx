--- v4 (2026-05-07)
+++ v5 (2026-06-22)
@@ -92,51 +92,51 @@
   <si>
     <t>Expedientes en los que aceptaron mediar</t>
   </si>
   <si>
     <t>Reuniones programadas</t>
   </si>
   <si>
     <t>Reuniones verificadas</t>
   </si>
   <si>
     <t>Convenios</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Programa de Conciliación Jueces Menores</t>
   </si>
   <si>
     <t xml:space="preserve">Enviar solo por correo a Tecnologías </t>
   </si>
   <si>
     <t>Expedientes en los que aceptaron el procedimiento</t>
   </si>
   <si>
-    <t>MARZO</t>
+    <t>ABRIL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -642,62 +642,62 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="19.28515625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="3" width="24.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="19.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="F1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="18">
       <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="16"/>
@@ -735,199 +735,199 @@
     </row>
     <row r="8" spans="1:11" s="5" customFormat="1" ht="30">
       <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7">
-        <v>592</v>
+        <v>625</v>
       </c>
       <c r="C9" s="8">
         <f>B9/$B$14</f>
-        <v>0.38718116415958143</v>
+        <v>0.3975826972010178</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="28.5">
       <c r="A10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C10" s="11">
         <f>B10/$B$14</f>
-        <v>0.16219751471550034</v>
+        <v>0.15966921119592875</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="7">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="C11" s="8">
         <f>B11/$B$14</f>
-        <v>0.24722040549378679</v>
+        <v>0.25127226463104324</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="10">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="C12" s="11">
         <f>B12/$B$14</f>
-        <v>0.17004578155657293</v>
+        <v>0.15839694656488548</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" s="8">
         <f>B13/$B$14</f>
-        <v>3.3355134074558535E-2</v>
+        <v>3.3078880407124679E-2</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15.75" thickBot="1">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="13">
         <f>SUM(B9:B13)</f>
-        <v>1529</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="35.25" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
     </row>
     <row r="18" spans="1:3" ht="30">
       <c r="A18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="7">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="C19" s="8">
         <f>B19/$B$24</f>
-        <v>0.2774327122153209</v>
+        <v>0.29166666666666669</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="42.75">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="10">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C20" s="11">
         <f>B20/$B$24</f>
-        <v>0.12629399585921325</v>
+        <v>0.11011904761904762</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="7">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="C21" s="8">
         <f>B21/$B$24</f>
-        <v>0.29813664596273293</v>
+        <v>0.3125</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="10">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="C22" s="11">
         <f>B22/$B$24</f>
-        <v>0.19875776397515527</v>
+        <v>0.16369047619047619</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="7">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="C23" s="8">
         <f>B23/$B$24</f>
-        <v>9.9378881987577633E-2</v>
+        <v>0.12202380952380952</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="15.75" thickBot="1">
       <c r="A24" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="13">
         <f>SUM(B19:B23)</f>
-        <v>483</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="A7:C7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>